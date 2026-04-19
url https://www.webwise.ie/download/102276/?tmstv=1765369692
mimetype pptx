--- v0 (2025-12-16)
+++ v1 (2026-04-19)
@@ -62,77 +62,90 @@
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
     <p:sldId id="266" r:id="rId12"/>
     <p:sldId id="267" r:id="rId13"/>
     <p:sldId id="268" r:id="rId14"/>
     <p:sldId id="269" r:id="rId15"/>
     <p:sldId id="270" r:id="rId16"/>
     <p:sldId id="271" r:id="rId17"/>
     <p:sldId id="272" r:id="rId18"/>
     <p:sldId id="273" r:id="rId19"/>
     <p:sldId id="274" r:id="rId20"/>
     <p:sldId id="275" r:id="rId21"/>
   </p:sldIdLst>
   <p:sldSz cx="18288000" cy="10287000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Bobby Jones" panose="020B0604020202020204" charset="0"/>
+      <p:font typeface="Bobby Jones" pitchFamily="2" charset="0"/>
       <p:regular r:id="rId22"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Canva Sans" panose="020B0604020202020204" charset="0"/>
+      <p:font typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
       <p:regular r:id="rId23"/>
+      <p:bold r:id="rId24"/>
+      <p:italic r:id="rId25"/>
+      <p:boldItalic r:id="rId26"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Canva Sans Bold" panose="020B0604020202020204" charset="0"/>
-      <p:regular r:id="rId24"/>
+      <p:font typeface="Canva Sans" panose="020B0503030501040103" pitchFamily="34" charset="0"/>
+      <p:regular r:id="rId27"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="DM Sans" pitchFamily="2" charset="0"/>
-      <p:regular r:id="rId25"/>
+      <p:font typeface="Canva Sans Bold" panose="020B0803030501040103" pitchFamily="34" charset="0"/>
+      <p:regular r:id="rId28"/>
+      <p:bold r:id="rId29"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="DM Sans Bold" charset="0"/>
-      <p:regular r:id="rId26"/>
+      <p:font typeface="DM Sans" pitchFamily="2" charset="77"/>
+      <p:regular r:id="rId30"/>
+      <p:bold r:id="rId31"/>
+      <p:italic r:id="rId32"/>
+      <p:boldItalic r:id="rId33"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="DM Sans Italics" panose="020B0604020202020204" charset="0"/>
-      <p:regular r:id="rId27"/>
+      <p:font typeface="DM Sans Bold" pitchFamily="2" charset="77"/>
+      <p:regular r:id="rId34"/>
+      <p:bold r:id="rId35"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="DM Sans Italics" pitchFamily="2" charset="77"/>
+      <p:regular r:id="rId36"/>
+      <p:italic r:id="rId37"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:defPPr>
-      <a:defRPr lang="en-US"/>
+    <a:defPPr rtl="0">
+      <a:defRPr lang="ga-IE"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
@@ -238,94 +251,94 @@
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="15620" autoAdjust="0"/>
-    <p:restoredTop sz="94622" autoAdjust="0"/>
+    <p:restoredLeft sz="15611" autoAdjust="0"/>
+    <p:restoredTop sz="94607" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="65" d="100"/>
-          <a:sy n="65" d="100"/>
+          <a:sx n="82" d="100"/>
+          <a:sy n="82" d="100"/>
         </p:scale>
-        <p:origin x="32" y="92"/>
+        <p:origin x="664" y="184"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.fntdata"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.fntdata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.fntdata"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -362,78 +375,79 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="2130425"/>
             <a:ext cx="7772400" cy="1470025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US"/>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="3886200"/>
             <a:ext cx="6400800" cy="1752600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
@@ -483,280 +497,288 @@
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US"/>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
-              <a:t>12/1/2025</a:t>
+              <a:pPr rtl="0"/>
+              <a:t>12/9/25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US"/>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr vert="eaVert"/>
+          <a:bodyPr vert="eaVert" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="1" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="2" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="3" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="4" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
-              <a:t>12/1/2025</a:t>
+              <a:pPr rtl="0"/>
+              <a:t>12/9/25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -764,339 +786,347 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6629400" y="274638"/>
             <a:ext cx="2057400" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="eaVert"/>
+          <a:bodyPr vert="eaVert" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US"/>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="6019800" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="eaVert"/>
+          <a:bodyPr vert="eaVert" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="1" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="2" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="3" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="4" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
-              <a:t>12/1/2025</a:t>
+              <a:pPr rtl="0"/>
+              <a:t>12/9/25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US"/>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="1" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="2" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="3" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="4" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
-              <a:t>12/1/2025</a:t>
+              <a:pPr rtl="0"/>
+              <a:t>12/9/25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -1104,82 +1134,83 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="4406900"/>
             <a:ext cx="7772400" cy="1362075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t"/>
+          <a:bodyPr rtlCol="0" anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4000" b="1" cap="all"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US"/>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="2906713"/>
             <a:ext cx="7772400" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
@@ -1229,1020 +1260,1038 @@
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
-              <a:t>12/1/2025</a:t>
+              <a:pPr rtl="0"/>
+              <a:t>12/9/25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US"/>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2400"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="1" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="2" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="3" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="4" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4648200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2400"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="1" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="2" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="3" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="4" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
-              <a:t>12/1/2025</a:t>
+              <a:pPr rtl="0"/>
+              <a:t>12/9/25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US"/>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1535113"/>
             <a:ext cx="4040188" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2174875"/>
             <a:ext cx="4040188" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="1" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="2" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="3" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="4" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="1535113"/>
             <a:ext cx="4041775" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="2174875"/>
             <a:ext cx="4041775" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="1" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="2" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="3" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="4" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
-              <a:t>12/1/2025</a:t>
+              <a:pPr rtl="0"/>
+              <a:t>12/9/25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US"/>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
-              <a:t>12/1/2025</a:t>
+              <a:pPr rtl="0"/>
+              <a:t>12/9/25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
-              <a:t>12/1/2025</a:t>
+              <a:pPr rtl="0"/>
+              <a:t>12/9/25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -2250,271 +2299,275 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="273050"/>
             <a:ext cx="3008313" cy="1162050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US"/>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3575050" y="273050"/>
             <a:ext cx="5111750" cy="5853113"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="1" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="2" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="3" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="4" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1435100"/>
             <a:ext cx="3008313" cy="4691063"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
-              <a:t>12/1/2025</a:t>
+              <a:pPr rtl="0"/>
+              <a:t>12/9/25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -2522,248 +2575,253 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="4800600"/>
             <a:ext cx="5486400" cy="566738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US"/>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="612775"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="5367338"/>
             <a:ext cx="5486400" cy="804862"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
-              <a:t>12/1/2025</a:t>
+              <a:pPr rtl="0"/>
+              <a:t>12/9/25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
@@ -2788,230 +2846,234 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="8229600" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US"/>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="8229600" cy="4525963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="1" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="2" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="3" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US"/>
+            <a:pPr lvl="4" rtl="0"/>
+            <a:r>
+              <a:rPr lang="ga"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
-              <a:t>12/1/2025</a:t>
+              <a:pPr rtl="0"/>
+              <a:t>12/9/25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6553200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
@@ -3415,212 +3477,216 @@
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1931863"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2">
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                   <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Freeform 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="14178632" y="9306470"/>
             <a:ext cx="2072837" cy="434432"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="2072837" h="434432">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2072837" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2072837" y="434432"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="434432"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId4"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Freeform 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11360277" y="9043049"/>
             <a:ext cx="2453002" cy="961275"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="2453002" h="961275">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2453002" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2453002" y="961275"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="961275"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId5"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Freeform 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="679246"/>
             <a:ext cx="3980205" cy="880032"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3980205" h="880032">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3980205" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3980205" y="880032"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="880032"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId6"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Freeform 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="387284" y="2104926"/>
             <a:ext cx="8756716" cy="1066727"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="8756716" h="1066727">
                 <a:moveTo>
                   <a:pt x="8756716" y="0"/>
@@ -3633,53 +3699,54 @@
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="8756716" y="1066728"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="8756716" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId7">
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                   <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="7" name="Group 7"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="8756752" y="-913024"/>
             <a:ext cx="12389022" cy="12113047"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="6328410" cy="6187440"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="8" name="Freeform 8"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
@@ -3779,53 +3846,54 @@
                   <a:cubicBezTo>
                     <a:pt x="143510" y="3319540"/>
                     <a:pt x="0" y="3146820"/>
                     <a:pt x="0" y="2962670"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="0" y="2952510"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="2499120"/>
                     <a:pt x="989330" y="1860310"/>
                     <a:pt x="2310130" y="1424700"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill>
               <a:blip r:embed="rId9"/>
               <a:stretch>
                 <a:fillRect l="-23000" r="-23595"/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr/>
+            <a:bodyPr rtlCol="0"/>
             <a:lstStyle/>
             <a:p>
+              <a:pPr rtl="0"/>
               <a:endParaRPr lang="en-IE"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Freeform 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3309405" y="9345069"/>
             <a:ext cx="2072837" cy="434432"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="2072837" h="434432">
                 <a:moveTo>
@@ -3833,379 +3901,383 @@
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2072837" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2072837" y="434432"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="434432"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId4"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Freeform 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5405948" y="679246"/>
             <a:ext cx="3738052" cy="901805"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3738052" h="901805">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3738052" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3738052" y="901805"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="901805"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId10"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Freeform 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="647730" y="9016039"/>
             <a:ext cx="2515419" cy="988284"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="2515419" h="988284">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2515419" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2515419" y="988285"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="988285"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId11"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Freeform 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5630162" y="9275228"/>
             <a:ext cx="3296348" cy="574114"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3296348" h="574114">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3296348" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3296348" y="574113"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="574113"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId12"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="TextBox 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1608531" y="2189435"/>
-            <a:ext cx="6999908" cy="811985"/>
+            <a:off x="1508951" y="2152019"/>
+            <a:ext cx="6999908" cy="743345"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr">
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="6694"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4782" b="1">
+              <a:rPr lang="ga" sz="2700" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FDFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Safer Internet Day 2026</a:t>
+              <a:t>Lá le haghaidh Idirlíon níos Sábháilte 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="647730" y="3838404"/>
             <a:ext cx="7692950" cy="3064773"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="7878"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="7800">
+              <a:rPr lang="ga" sz="7800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="38B6FF"/>
                 </a:solidFill>
                 <a:latin typeface="Bobby Jones"/>
                 <a:ea typeface="Bobby Jones"/>
                 <a:cs typeface="Bobby Jones"/>
                 <a:sym typeface="Bobby Jones"/>
               </a:rPr>
-              <a:t>AI AWARE:</a:t>
-[...3 lines deleted...]
-            <a:pPr algn="ctr">
+              <a:t>FEASACH AR IS:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="7878"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="7800">
+              <a:rPr lang="ga" sz="7800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF914D"/>
                 </a:solidFill>
                 <a:latin typeface="Bobby Jones"/>
                 <a:ea typeface="Bobby Jones"/>
                 <a:cs typeface="Bobby Jones"/>
                 <a:sym typeface="Bobby Jones"/>
               </a:rPr>
-              <a:t>Safe, SMART AND IN CONTROL</a:t>
+              <a:t>Sábháilte, CLISTE AGUS I GCEANNAS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2459352" y="7150471"/>
-            <a:ext cx="4069705" cy="1659710"/>
+            <a:off x="1597684" y="7214853"/>
+            <a:ext cx="5881328" cy="1678858"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="6694"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4782" b="1">
+              <a:rPr lang="ga" sz="4782" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FDFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Post-Primary </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr">
+              <a:t>Iar-bhunscoileanna </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="6694"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4782" b="1">
+              <a:rPr lang="ga" sz="4782" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FDFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Presentation </a:t>
+              <a:t>Cur i Láthair </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F9F7F0"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -4245,359 +4317,360 @@
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="904124" y="2337202"/>
-            <a:ext cx="16479753" cy="8160067"/>
+            <a:ext cx="16479753" cy="8767080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:rPr lang="ga" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Over-reliance:</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>Róspleáchas:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t> Letting AI do your thinking can </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:t> D’fhéadfadh </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>weaken your own learning</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>d’fhoghlaim agus do scileanna réitigh fadhbanna</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t> and problem-solving skills. Scientific studies from MIT have shown that relying on GenAI measurably affects our cognition – we become less able to learn and process information and experience much more difficulty when the tools aren’t available.  </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t> dul in olcas má dhéanann IS gach rud duit. Léiríonn staidéir eolaíocha MIT go bhfuil tionchar as cuimse ag spleáchas ar IS Giniúnach ar ár gcognaíocht – bíonn sé níos deacra dúinn foghlaim agus eolas a phróiseáil agus bíonn neart deacrachtaí againn nuair nach bhfuil na huirlisí sin ar fáil.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:rPr lang="ga" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Emotional Manipulation &amp; Dependence: </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>Ionramháil Mhothúchánach &amp; Spleáchas: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>AI chatbots may agree with everything a user says, known as the "</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:t>D’fhéadfadh go n-aontódh botaí comhrá IS le gach a ndeir úsáideoir, tugtar an straitéis “</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Yes... and?</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>Tá...agus?</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>" strategy, offering another question/ step to keep the conversation going. This can reinforce unsafe and even harmful ideas. Relying on AI for emotional and social support or coping with loneliness can </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:t>” air seo, mar tugann siad ceist/céim eile chun leanúint ar aghaidh leis an gcomhrá. Is féidir leis seo smaointe contúirteacha agus fiú dochracha a neartú. Is féidir le spleáchas ar IS le haghaidh tacaíocht mhothúchánach agus shóisialta nó le déileáil le huaigneas </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>damage your ability to develop relationships and social skills</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>dul i bhfeidhm ar do chumas caidrimh agus scileanna sóisialta a fhorbairt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:rPr lang="ga" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Environmental Impact: </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>Tionchar Timpeallachta: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Training and running Gen AI uses huge amounts of energy and water (globally, AI systems could soon use six times more water than Denmark!). The expanding data centres in Ireland puts </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:t>Úsáideann oiliúint agus rith IS Giniúnach méideanna ollmhóra fuinnimh agus uisce (d’fhéadfadh córais IS sé huaire níos mó uisce ná an Danmhairg a úsáid ar fud an domhain gan mhoill!) Cuireann na hionaid sonraí atá ag dul i méid </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>pressure on our energy system and increases reliance on fossil fuels</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>brú ar ár gcóras fuinnimh agus méadaíonn sé spleáchas ar bhreoslaí iontaise</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4625"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7307409" y="567693"/>
-            <a:ext cx="10137400" cy="727075"/>
+            <a:off x="5715000" y="567693"/>
+            <a:ext cx="11729809" cy="727075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r">
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="5600"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5000" b="1">
+              <a:rPr lang="ga" sz="5000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Risks of Chatbots  </a:t>
+              <a:t>Rioscaí a bhaineann le Botaí Comhrá  </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F9F7F0"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -4637,53 +4710,54 @@
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Group 3"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="10987481" y="2661696"/>
             <a:ext cx="6746896" cy="6596604"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="6328410" cy="6187440"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="4" name="Freeform 4"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
@@ -4783,254 +4857,255 @@
                   <a:cubicBezTo>
                     <a:pt x="143510" y="3319540"/>
                     <a:pt x="0" y="3146820"/>
                     <a:pt x="0" y="2962670"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="0" y="2952510"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="2499120"/>
                     <a:pt x="989330" y="1860310"/>
                     <a:pt x="2310130" y="1424700"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill>
               <a:blip r:embed="rId3"/>
               <a:stretch>
                 <a:fillRect l="-11437" t="-1250" r="-43242" b="-20334"/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr/>
+            <a:bodyPr rtlCol="0"/>
             <a:lstStyle/>
             <a:p>
+              <a:pPr rtl="0"/>
               <a:endParaRPr lang="en-IE"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="832593" y="3041333"/>
             <a:ext cx="8961040" cy="5712142"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>In small groups, discuss for 2 minutes: </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>I ngrúpaí beaga, pléigh an méid seo a leanas le haghaidh 2 nóiméad: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" i="1">
+              <a:rPr lang="ga" sz="3200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Italics"/>
                 <a:ea typeface="DM Sans Italics"/>
                 <a:cs typeface="DM Sans Italics"/>
                 <a:sym typeface="DM Sans Italics"/>
               </a:rPr>
-              <a:t>If you were feeling stressed about exams, what would be different about asking a chatbot for help versus talking to a friend or teacher? </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>Má bhí imní ort faoi scrúduithe, cad é an difear idir cúnamh a lorg ó bhota comhrá IS agus labhairt le cara nó múinteoir? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200" i="1">
+            <a:endParaRPr lang="en-US" sz="3200" i="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans Italics"/>
               <a:ea typeface="DM Sans Italics"/>
               <a:cs typeface="DM Sans Italics"/>
               <a:sym typeface="DM Sans Italics"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Choose one speaker from your group to share your main ideas. </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>Roghnaigh duine amháin ó do ghrúpa chun do phríomhsmaointe a roinnt. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4625"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4625"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6478231" y="911113"/>
             <a:ext cx="11419269" cy="1431925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r">
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="5600"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5000" b="1">
+              <a:rPr lang="ga" sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Fishbowl Discussion: Human or Chatbot: Who Would You Turn To? </a:t>
+              <a:t>Sainphlé Oscailte: Duine nó Bota Comhrá: Cé a Roghnófá? </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F9F7F0"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -5070,53 +5145,54 @@
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Group 3"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="11129359" y="2645550"/>
             <a:ext cx="6402464" cy="6612750"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="6148070" cy="6350000"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="4" name="Freeform 4"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
@@ -5245,289 +5321,290 @@
                     <a:pt x="739190" y="1050620"/>
                     <a:pt x="903020" y="1201750"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="886510" y="517220"/>
                     <a:pt x="990650" y="54940"/>
                     <a:pt x="1211630" y="5410"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="1228140" y="1600"/>
                     <a:pt x="1244650" y="-940"/>
                     <a:pt x="1261160" y="330"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill>
               <a:blip r:embed="rId3"/>
               <a:stretch>
                 <a:fillRect l="-68614" r="-16614"/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr/>
+            <a:bodyPr rtlCol="0"/>
             <a:lstStyle/>
             <a:p>
+              <a:pPr rtl="0"/>
               <a:endParaRPr lang="en-IE"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="832593" y="3041333"/>
-            <a:ext cx="8896947" cy="7226617"/>
+            <a:ext cx="8896947" cy="8331063"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:rPr lang="ga" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Focus on: </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t>Dírigh ar na nithe seo a leanas: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>What can a chatbot do well in this situation? </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t>Cad is féidir leis an mbota comhrá a dhéanamh go maith sa chás seo? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>What can a trusted person (friend or teachers) offer that an AI chatbot can't? </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t>Cad is féidir le duine iontaofa (cara nó múinteoirí) a dhéanamh nach féidir le bota comhrá IS? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>What are the costs of turning to an AI chatbot rather than to a friend? </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t>Cad iad na fadhbanna a bhaineann le bota comhrá IS a roghnú in áit carad? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>What happens when a chatbot doesn’t know the answer? Will you know? </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t>Cad a tharlaíonn nuair nach bhfuil an freagra ar eolas ag an mbota comhrá? An mbeidh a fhios agat? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Can a chatbot understand context or emotion the same way humans do? </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>An féidir le bota comhrá comhthéacs nó mothúchán a thuiscint ar an mbealach céanna a thuigeann daoine? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4625"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4625"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6478231" y="911113"/>
             <a:ext cx="11419269" cy="1431925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r">
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="5600"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5000" b="1">
+              <a:rPr lang="ga" sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Fishbowl Discussion: Human or Chatbot: Who Would You Turn To? </a:t>
+              <a:t>Sainphlé Oscailte: Duine nó Bota Comhrá: Cé a Roghnófá? </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F9F7F0"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -5567,53 +5644,54 @@
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Group 3"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="10624647" y="2411783"/>
             <a:ext cx="7226023" cy="7065058"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="6328410" cy="6187440"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="4" name="Freeform 4"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
@@ -5713,196 +5791,197 @@
                   <a:cubicBezTo>
                     <a:pt x="143510" y="3319540"/>
                     <a:pt x="0" y="3146820"/>
                     <a:pt x="0" y="2962670"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="0" y="2952510"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="2499120"/>
                     <a:pt x="989330" y="1860310"/>
                     <a:pt x="2310130" y="1424700"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill>
               <a:blip r:embed="rId3"/>
               <a:stretch>
                 <a:fillRect l="-14793" r="-14793"/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr/>
+            <a:bodyPr rtlCol="0"/>
             <a:lstStyle/>
             <a:p>
+              <a:pPr rtl="0"/>
               <a:endParaRPr lang="en-IE"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="3586004"/>
             <a:ext cx="9096210" cy="4121467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>The inner circle (Fish) shares group ideas - only they speak. </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t>Roinneann an ciorcal laistigh (Iasc) smaointe an ghrúpa - is iadsan a labhraíonn amháin. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>The outer circle (Bowl) listens carefully - listeners. </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t>Éisteann an ciorcal lasmuigh (Babhla) go cúramach leo - is éisteoirí iad. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>If someone in the outer circle wants to add or clarify something, they can tap in to swap places with a speaker. </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>Más mian le duine sa chiorcal lasmuigh rud éigin a chur leis an gcomhrá nó rud éigin a shoiléiriú, is féidir leo áit a mhalartú le cainteoir. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4625"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6431401" y="652713"/>
             <a:ext cx="11419269" cy="1431925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r">
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="5600"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5000" b="1">
+              <a:rPr lang="ga" sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Fishbowl Discussion: Human or Chatbot: Who Would You Turn To? </a:t>
+              <a:t>Sainphlé Oscailte: Duine nó Bota Comhrá: Cé a Roghnófá? </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F9F7F0"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -5942,214 +6021,215 @@
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="634365" y="2555558"/>
             <a:ext cx="9990282" cy="7731442"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:rPr lang="ga" sz="3200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Why Human Connection Matters </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t>An Tábhacht a Bhaineann le Ceangal Daonna </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>AI gives Information. Humans give Understanding. </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t>Tugann IS Faisnéis. Tugann daoine Tuiscint. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Chatbots can answer questions, but they can also get things wrong or give harmful advice because their replies depend on the data they were trained on. </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t>Is féidir le botaí comhrá ceisteanna a fhreagairt, ach is féidir leo freagraí contráilte a thabhairt nó droch-chomhairle a thabhairt mar braitheann a bhfreagraí ar na sonraí ar a oileadh iad. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Chatbots may sound friendly or “human”, but they don’t understand emotions or get what you’re going through.  </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t>Shílfeá go bhfuil botaí comhrá cairdiúil nó “daonna”, ach ní thuigeann siad mothúcháin daoine agus ní thuigeann siad na deacrachtaí atá agat.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>There are many examples of chatbots giving false information, poor advice, and they are not properly designed for this purpose. For example: </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>Tá roinnt mhaith samplaí ina dtugann botaí comhrá faisnéis bhréagach, droch-chomhairle, agus ní dheartar iad don fheidhm seo. Mar shampla: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3200">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4625"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3200">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4625"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3200">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="4" name="Group 4"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="10919912" y="2743956"/>
@@ -6261,114 +6341,115 @@
                   <a:cubicBezTo>
                     <a:pt x="143510" y="3319540"/>
                     <a:pt x="0" y="3146820"/>
                     <a:pt x="0" y="2962670"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="0" y="2952510"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="2499120"/>
                     <a:pt x="989330" y="1860310"/>
                     <a:pt x="2310130" y="1424700"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill>
               <a:blip r:embed="rId3"/>
               <a:stretch>
                 <a:fillRect l="-23297" r="-23297"/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr/>
+            <a:bodyPr rtlCol="0"/>
             <a:lstStyle/>
             <a:p>
+              <a:pPr rtl="0"/>
               <a:endParaRPr lang="en-IE"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7728053" y="652713"/>
             <a:ext cx="10137400" cy="1431925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r">
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="5600"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5000" b="1">
+              <a:rPr lang="ga" sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Human or Chatbot: </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="r">
+              <a:t>Duine nó Bota Comhrá: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="5600"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5000" b="1">
+              <a:rPr lang="ga" sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Who Would You Turn To?  </a:t>
+              <a:t>Cé a Roghnófá?  </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F9F7F0"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -6408,235 +6489,236 @@
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1340901" y="3319858"/>
             <a:ext cx="14392309" cy="5635942"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>A study found that chatbots repeated made-up medical conditions with confidence, showing one bot confidently explained a fake disease after the false term was embedded in the prompt. </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t>Fuarthas i staidéar gur chum botaí comhrá riochtaí sláinte arís agus arís eile go muiníneach, agus mhínigh bota amháin galar bréagach tar éis don téarma bréagach a chur isteach sa leid. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>This shows they can things wrong or give harmful advice because they are trained to keep you interacting with them.</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t>Léiríonn sé seo gur féidir leo botúin a dhéanamh nó droch-chomhairle a thabhairt mar tá siad oilte chun idirghníomhú a spreagadh.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Humans offer what AI cannot: understanding, experience, empathy, trust, and real connection. This is what we need to feel safe and supported when things get tough. </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t>Tugann daoine rudaí nach féidir le hIS: tuiscint, taithí, comhbhá, iontaoibh, agus fíorcheangal. Is é seo an rud atá ag teastáil uainn le bheith sábháilte agus tacaithe nuair a thagann an saol crosach ort. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>If you’re struggling or need advice, talk to someone you trust; a friend, teacher, parent, or counsellor. </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>Má tá tú ag streachailt nó má tá comhairle ag teastáil uait, labhair le duine eile a bhfuil muinín agat ann; cara, múinteoir, tuismitheoir, nó comhairleoir. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4625"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7760100" y="911113"/>
             <a:ext cx="10137400" cy="1431925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r">
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="5600"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5000" b="1">
+              <a:rPr lang="ga" sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Human or Chatbot: </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="r">
+              <a:t>Duine nó Bota Comhrá: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="5600"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5000" b="1">
+              <a:rPr lang="ga" sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Who Would You Turn To?  </a:t>
+              <a:t>Cé a Roghnófá?  </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F9F7F0"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -6676,317 +6758,318 @@
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="935040" y="2768121"/>
-            <a:ext cx="11217494" cy="7075805"/>
+            <a:ext cx="11217494" cy="8196411"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Create a Chatbot Safety Code to provide advice and tips to help young people use chatbots safely and responsibly.  </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>Cruthaigh Cód um Shábháilteacht Botaí Comhrá chun comhairle agus leideanna a thabhairt chun cabhrú le daoine óga botaí comhrá a úsáid go sábháilte agus go freagrach.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:rPr lang="ga" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Areas to consider for the Chatbot Safety Code:  </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690881" lvl="1" indent="-345440" algn="l">
+              <a:t>Réimsí le meas don Chód um Shábháilteacht Botaí Comhrá:  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690881" lvl="1" indent="-345440" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Safe and Effective Prompting Techniques </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690881" lvl="1" indent="-345440" algn="l">
+              <a:t>Teicnicí Spreagtha Sábháilte agus Éifeachtacha </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690881" lvl="1" indent="-345440" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Critical Thinking &amp; Fact Checking of Outputs for Misinformation &amp; Bias </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690881" lvl="1" indent="-345440" algn="l">
+              <a:t>Smaointeoireacht Chriticiúil &amp; Seiceáil Fíricí a Dhéanamh ar Aschuir le haghaidh Mífhaisnéise &amp; Claonta </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690881" lvl="1" indent="-345440" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Protecting Privacy &amp; Oversharing </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690881" lvl="1" indent="-345440" algn="l">
+              <a:t>Príobháideachas a Chosaint &amp; Ró-Roinnt </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690881" lvl="1" indent="-345440" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Set Usage Boundaries &amp; Overreliance </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690881" lvl="1" indent="-345440" algn="l">
+              <a:t>Teorainn Úsáide &amp; Róspleáchas a Shocrú </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690881" lvl="1" indent="-345440" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Help Seeking: human help for emotional/serious issues  </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690881" lvl="1" indent="-345440" algn="l">
+              <a:t>Cúnamh a Lorg: cúnamh daonna do shaincheisteanna mothúchánacha/tromchúiseacha  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690881" lvl="1" indent="-345440" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Environmental Impact </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>Tionchar Timpeallachta </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="4" name="Group 4"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11885536" y="2796696"/>
-            <a:ext cx="6402464" cy="6612750"/>
+            <a:off x="12148659" y="3281722"/>
+            <a:ext cx="5715000" cy="6080604"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="6148070" cy="6350000"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5" name="Freeform 5"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="-50" y="-330"/>
               <a:ext cx="6149136" cy="6349909"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="6149136" h="6349909">
                   <a:moveTo>
                     <a:pt x="1261160" y="330"/>
@@ -7101,95 +7184,96 @@
                     <a:pt x="739190" y="1050620"/>
                     <a:pt x="903020" y="1201750"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="886510" y="517220"/>
                     <a:pt x="990650" y="54940"/>
                     <a:pt x="1211630" y="5410"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="1228140" y="1600"/>
                     <a:pt x="1244650" y="-940"/>
                     <a:pt x="1261160" y="330"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill>
               <a:blip r:embed="rId3"/>
               <a:stretch>
                 <a:fillRect l="-23731" r="-23731"/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr/>
+            <a:bodyPr rtlCol="0"/>
             <a:lstStyle/>
             <a:p>
+              <a:pPr rtl="0"/>
               <a:endParaRPr lang="en-IE"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7760100" y="911113"/>
             <a:ext cx="10137400" cy="1431925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r">
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="5600"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5000" b="1">
+              <a:rPr lang="ga" sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Safe, Smart &amp; in Control: Creating Our AI Use Code </a:t>
+              <a:t>Sábháilte, Cliste &amp; i gCeannas: Cód um Úsáid IS a Chruthú </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F9F7F0"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7229,66 +7313,67 @@
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Group 3"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11885536" y="2796696"/>
+            <a:off x="11125200" y="2763137"/>
             <a:ext cx="6402464" cy="6612750"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="6148070" cy="6350000"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="4" name="Freeform 4"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="-50" y="-330"/>
               <a:ext cx="6149136" cy="6349909"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="6149136" h="6349909">
                   <a:moveTo>
@@ -7404,219 +7489,220 @@
                     <a:pt x="739190" y="1050620"/>
                     <a:pt x="903020" y="1201750"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="886510" y="517220"/>
                     <a:pt x="990650" y="54940"/>
                     <a:pt x="1211630" y="5410"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="1228140" y="1600"/>
                     <a:pt x="1244650" y="-940"/>
                     <a:pt x="1261160" y="330"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill>
               <a:blip r:embed="rId3"/>
               <a:stretch>
                 <a:fillRect l="-27448" r="-27448"/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr/>
+            <a:bodyPr rtlCol="0"/>
             <a:lstStyle/>
             <a:p>
+              <a:pPr rtl="0"/>
               <a:endParaRPr lang="en-IE"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="3684479"/>
             <a:ext cx="9903578" cy="3939858"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4874"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3899" b="1">
+              <a:rPr lang="ga" sz="3899" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Let’s Reflect:</a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>Déanaimis Ár Machnamh:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4874"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3899" b="1">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans Bold"/>
               <a:ea typeface="DM Sans Bold"/>
               <a:cs typeface="DM Sans Bold"/>
               <a:sym typeface="DM Sans Bold"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4874"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3899">
+              <a:rPr lang="ga" sz="3899">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Which safety tip will you use next time you chat with AI?</a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>Cén leid shábháilteachta a úsáidfidh tú an chéad uair eile a labhraíonn tú le hIS?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3899">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3899">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3899">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7760100" y="911113"/>
             <a:ext cx="10137400" cy="1431925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r">
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="5600"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5000" b="1">
+              <a:rPr lang="ga" sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Safe, Smart &amp; in Control: Creating Our AI Use Code </a:t>
+              <a:t>Sábháilte, Cliste &amp; i gCeannas: Cód um Úsáid IS a Chruthú </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F9F7F0"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7656,53 +7742,54 @@
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Group 3"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="11495036" y="2922362"/>
             <a:ext cx="6402464" cy="6612750"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="6148070" cy="6350000"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="4" name="Freeform 4"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
@@ -7831,271 +7918,272 @@
                     <a:pt x="739190" y="1050620"/>
                     <a:pt x="903020" y="1201750"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="886510" y="517220"/>
                     <a:pt x="990650" y="54940"/>
                     <a:pt x="1211630" y="5410"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="1228140" y="1600"/>
                     <a:pt x="1244650" y="-940"/>
                     <a:pt x="1261160" y="330"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill>
               <a:blip r:embed="rId3"/>
               <a:stretch>
                 <a:fillRect l="-31728" r="-5215"/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr/>
+            <a:bodyPr rtlCol="0"/>
             <a:lstStyle/>
             <a:p>
+              <a:pPr rtl="0"/>
               <a:endParaRPr lang="en-IE"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="713591" y="3746188"/>
             <a:ext cx="10781445" cy="4046855"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:rPr lang="ga" sz="3200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>On Safer Internet Day, you have learned: </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>Ar Lá le haghaidh Idirlíon níos Sábháilte, d’fhoghlaim tú an méid seo a leanas: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3200" b="1">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans Bold"/>
               <a:ea typeface="DM Sans Bold"/>
               <a:cs typeface="DM Sans Bold"/>
               <a:sym typeface="DM Sans Bold"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="690881" lvl="1" indent="-345440" algn="l">
+            <a:pPr marL="690881" lvl="1" indent="-345440" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>What chatbots are and how they work.  </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690881" lvl="1" indent="-345440" algn="l">
+              <a:t>Cad is botaí comhrá ann agus an dóigh a n-oibríonn siad.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690881" lvl="1" indent="-345440" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Recognise the risks and benefits of using chatbots.  </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690881" lvl="1" indent="-345440" algn="l">
+              <a:t>Conas na rioscaí agus na buntáistí a bhaineann le botaí comhrá a úsáid a aithint.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690881" lvl="1" indent="-345440" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>The features of chatbot design and limitations of interacting with these tools.  </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690881" lvl="1" indent="-345440" algn="l">
+              <a:t>Conas gnéithe a bhaineann le dearadh bota comhrá agus na srianta a bhaineann le hidirghníomhú leis na huirlisí sin.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690881" lvl="1" indent="-345440" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Strategies to safely and responsibly use AI tools. </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>Straitéisí chun uirlisí IS a úsáid go sábháilte agus go freagrach. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3200">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7760100" y="911113"/>
             <a:ext cx="10137400" cy="1431925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r">
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="5600"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5000" b="1">
+              <a:rPr lang="ga" sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Be AI Aware: </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="r">
+              <a:t>Bí Feasach ar IS: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="5600"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5000" b="1">
+              <a:rPr lang="ga" sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Safe, Smart and in Control  </a:t>
+              <a:t>Sábháilte, Cliste agus i gCeannas  </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F9F7F0"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8135,53 +8223,54 @@
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Group 3"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="11129359" y="2645550"/>
             <a:ext cx="6402464" cy="6612750"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="6148070" cy="6350000"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="4" name="Freeform 4"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
@@ -8310,505 +8399,507 @@
                     <a:pt x="739190" y="1050620"/>
                     <a:pt x="903020" y="1201750"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="886510" y="517220"/>
                     <a:pt x="990650" y="54940"/>
                     <a:pt x="1211630" y="5410"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="1228140" y="1600"/>
                     <a:pt x="1244650" y="-940"/>
                     <a:pt x="1261160" y="330"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill>
               <a:blip r:embed="rId3"/>
               <a:stretch>
                 <a:fillRect l="-17897" r="-17897"/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr/>
+            <a:bodyPr rtlCol="0"/>
             <a:lstStyle/>
             <a:p>
+              <a:pPr rtl="0"/>
               <a:endParaRPr lang="en-IE"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="3044932"/>
             <a:ext cx="8115300" cy="3037205"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Webwise have created a Guide to Gen AI for Parents available here: </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:t>Chruthaigh Webwise Treoir don IS Giniúnach do Thuismitheoirí, atá ar fáil anseo: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="3200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
               <a:t>webwise.ie/guides-parents/</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3200" b="1">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans Bold"/>
               <a:ea typeface="DM Sans Bold"/>
               <a:cs typeface="DM Sans Bold"/>
               <a:sym typeface="DM Sans Bold"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Please give a copy to parents. </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>Tabhair cóip de seo do thuismitheoirí. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3200">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7760100" y="911113"/>
             <a:ext cx="10137400" cy="727075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r">
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="5600"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5000" b="1">
+              <a:rPr lang="ga" sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t> Supports for Parents</a:t>
+              <a:t> Tacaí do Thuismitheoirí</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F9F7F0"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Freeform 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1368207" y="624138"/>
-            <a:ext cx="3659502" cy="809124"/>
+            <a:off x="533400" y="643188"/>
+            <a:ext cx="3352800" cy="809124"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3659502" h="809124">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3666375" y="643188"/>
-            <a:ext cx="13592925" cy="1289685"/>
+            <a:ext cx="13592925" cy="1313565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r">
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="5050"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5000" b="1">
+              <a:rPr lang="ga" sz="4400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>What is Safer Internet Day?</a:t>
-[...3 lines deleted...]
-            <a:pPr algn="r">
+              <a:t>Cad is Lá le haghaidh Idirlíon níos Sábháilte ann?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="1009"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="5000" b="1">
+            <a:endParaRPr lang="en-US" sz="4400" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans Bold"/>
               <a:ea typeface="DM Sans Bold"/>
               <a:cs typeface="DM Sans Bold"/>
               <a:sym typeface="DM Sans Bold"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="r">
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4040"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" b="1">
+              <a:rPr lang="ga" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="38B6FF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
               <a:t>webwise.ie/saferinternetday</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="3599942"/>
             <a:ext cx="9154132" cy="4689857"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="798838" lvl="1" indent="-399419" algn="l">
+            <a:pPr marL="798838" lvl="1" indent="-399419" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="3737"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3700" b="1">
+              <a:rPr lang="ga" sz="3700" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>A day to create awareness of a better internet for ALL users​</a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>Lá chun feasacht a ardú ar idirlíon níos fearr do GACH úsáideoir</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="3737"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3700" b="1">
+              <a:rPr lang="ga" sz="3700" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
               <a:t>​</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="798838" lvl="1" indent="-399419" algn="l">
+            <a:pPr marL="798838" lvl="1" indent="-399419" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="3737"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3700">
+              <a:rPr lang="ga" sz="3700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Safer Internet Day will be celebrated on</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3700" b="1">
+              <a:t>Ceiliúrfar Lá le haghaidh Idirlíon níos Sábháilte </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="3700" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t> Tuesday, February 10th 2026</a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>Dé Máirt, an 10 Feabhra 2026</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="3737"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3700" b="1">
+              <a:rPr lang="ga" sz="3700" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
               <a:t>​</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="798838" lvl="1" indent="-399419" algn="l">
+            <a:pPr marL="798838" lvl="1" indent="-399419" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="3737"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3700" b="1">
+              <a:rPr lang="ga" sz="3700" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Over 200,000 young people celebrated Safer Internet Day in Ireland in 2025</a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>Cheiliúr breis agus 200,000 duine óg Lá le haghaidh Idirlíon níos Sábháilte in Éirinn in 2025</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="3737"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3700" b="1">
+            <a:endParaRPr lang="en-US" sz="3700" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans Bold"/>
               <a:ea typeface="DM Sans Bold"/>
               <a:cs typeface="DM Sans Bold"/>
               <a:sym typeface="DM Sans Bold"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="5" name="Group 5"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="10637989" y="3049173"/>
             <a:ext cx="6621311" cy="6473816"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="6328410" cy="6187440"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -8915,53 +9006,54 @@
                   <a:cubicBezTo>
                     <a:pt x="143510" y="3319540"/>
                     <a:pt x="0" y="3146820"/>
                     <a:pt x="0" y="2962670"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="0" y="2952510"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="2499120"/>
                     <a:pt x="989330" y="1860310"/>
                     <a:pt x="2310130" y="1424700"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill>
               <a:blip r:embed="rId3"/>
               <a:stretch>
                 <a:fillRect t="-33655" b="-48471"/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr/>
+            <a:bodyPr rtlCol="0"/>
             <a:lstStyle/>
             <a:p>
+              <a:pPr rtl="0"/>
               <a:endParaRPr lang="en-IE"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Freeform 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-426989">
             <a:off x="15294098" y="2334895"/>
             <a:ext cx="1396269" cy="312257"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="1396269" h="312257">
                 <a:moveTo>
@@ -8975,53 +9067,54 @@
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="312256"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId4">
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                   <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:srgbClr val="004AAD">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:gs>
             <a:gs pos="100000">
@@ -9035,197 +9128,200 @@
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Freeform 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2366042" y="3387030"/>
+            <a:off x="2366041" y="2867629"/>
             <a:ext cx="5018267" cy="1109550"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="5018267" h="1109550">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="5018266" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="5018266" y="1109550"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1109550"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Freeform 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="14461879" y="9362818"/>
             <a:ext cx="2072837" cy="434432"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="2072837" h="434432">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2072837" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2072837" y="434432"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="434432"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId3"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Freeform 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11643524" y="9099396"/>
             <a:ext cx="2453002" cy="961275"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="2453002" h="961275">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2453002" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2453002" y="961276"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="961276"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId4"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Freeform 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10212504">
             <a:off x="8204412" y="4177568"/>
             <a:ext cx="1879176" cy="1931863"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="1879176" h="1931863">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
@@ -9238,53 +9334,54 @@
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1931864"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId5">
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                   <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="6" name="Group 6"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="9144000" y="-913024"/>
             <a:ext cx="12389022" cy="12113047"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="6328410" cy="6187440"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="7" name="Freeform 7"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
@@ -9384,53 +9481,54 @@
                   <a:cubicBezTo>
                     <a:pt x="143510" y="3319540"/>
                     <a:pt x="0" y="3146820"/>
                     <a:pt x="0" y="2962670"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="0" y="2952510"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="2499120"/>
                     <a:pt x="989330" y="1860310"/>
                     <a:pt x="2310130" y="1424700"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill>
               <a:blip r:embed="rId7"/>
               <a:stretch>
                 <a:fillRect l="-32971" r="-13624"/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr/>
+            <a:bodyPr rtlCol="0"/>
             <a:lstStyle/>
             <a:p>
+              <a:pPr rtl="0"/>
               <a:endParaRPr lang="en-IE"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Freeform 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="6740541"/>
             <a:ext cx="3227500" cy="1106571"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3227500" h="1106571">
                 <a:moveTo>
@@ -9445,192 +9543,193 @@
                 <a:lnTo>
                   <a:pt x="0" y="1106572"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId8"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
           <a:ln w="38100" cap="sq">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1028700" y="5001405"/>
-            <a:ext cx="7692950" cy="1386712"/>
+            <a:off x="1195176" y="4061381"/>
+            <a:ext cx="7063233" cy="2616101"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="10200"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="10099">
+              <a:rPr lang="ga" sz="9600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="38B6FF"/>
                 </a:solidFill>
                 <a:latin typeface="Bobby Jones"/>
                 <a:ea typeface="Bobby Jones"/>
                 <a:cs typeface="Bobby Jones"/>
                 <a:sym typeface="Bobby Jones"/>
               </a:rPr>
-              <a:t>THANK YOU</a:t>
+              <a:t>GO RAIBH MAITH AGAIBH</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="492815" y="8159116"/>
             <a:ext cx="10387970" cy="1842134"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="2940"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2100" b="1">
+              <a:rPr lang="ga" sz="2100" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Canva Sans Bold"/>
                 <a:ea typeface="Canva Sans Bold"/>
                 <a:cs typeface="Canva Sans Bold"/>
                 <a:sym typeface="Canva Sans Bold"/>
               </a:rPr>
-              <a:t>This work is made available under the terms of the Creative Commons Attribution Share Alike 3.0 Licence </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2100" b="1" u="sng">
+              <a:t>Cuirtear an obair seo ar fáil faoi théarmaí Creative Commons Attribution Share Alike 3.0 Licence </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2100" b="1" u="sng">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Canva Sans Bold"/>
                 <a:ea typeface="Canva Sans Bold"/>
                 <a:cs typeface="Canva Sans Bold"/>
                 <a:sym typeface="Canva Sans Bold"/>
                 <a:hlinkClick r:id="rId9" tooltip="http://creativecommons.org/licenses/by-sa/3.0/ie/"/>
               </a:rPr>
               <a:t>http://creativecommons.org/licenses/by-sa/3.0/ie/</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2100" b="1">
+              <a:rPr lang="ga" sz="2100" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Canva Sans Bold"/>
                 <a:ea typeface="Canva Sans Bold"/>
                 <a:cs typeface="Canva Sans Bold"/>
                 <a:sym typeface="Canva Sans Bold"/>
               </a:rPr>
-              <a:t>. You may use and re-use this material (not including images and logos) free of charge in any format or medium, under the terms of the Creative Commons Attribution Share Alike Licence.​</a:t>
+              <a:t>. Is féidir leat an t-ábhar seo a úsáid agus a athúsáid (ach gan íomhánna agus lógónna a áireamh) saor in aisce i bhformáid nó meán ar bith, faoi théarmaí Creative Commons Attribution Share Alike Licence.​</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="TextBox 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4875175" y="7007627"/>
             <a:ext cx="3979962" cy="580390"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4759"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3399">
+              <a:rPr lang="ga" sz="3399" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FDFDFD"/>
                 </a:solidFill>
                 <a:latin typeface="Canva Sans"/>
                 <a:ea typeface="Canva Sans"/>
                 <a:cs typeface="Canva Sans"/>
                 <a:sym typeface="Canva Sans"/>
               </a:rPr>
               <a:t>© Webwise_Ireland​</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Freeform 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3690375" y="863587"/>
             <a:ext cx="2072837" cy="434432"/>
           </a:xfrm>
           <a:custGeom>
@@ -9646,245 +9745,249 @@
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2072837" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2072837" y="434432"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="434432"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId3"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Freeform 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="534558"/>
             <a:ext cx="2515419" cy="988284"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="2515419" h="988284">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2515419" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2515419" y="988284"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="988284"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId10"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Freeform 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6011132" y="793746"/>
             <a:ext cx="3296348" cy="574114"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3296348" h="574114">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3296348" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3296348" y="574114"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="574114"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId11"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F9F7F0"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Freeform 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1028700" y="624138"/>
+            <a:off x="1028700" y="793901"/>
             <a:ext cx="3659502" cy="809124"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3659502" h="809124">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Group 3"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="11018982" y="3258943"/>
             <a:ext cx="6425827" cy="6282687"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="6328410" cy="6187440"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="4" name="Freeform 4"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
@@ -9984,287 +10087,288 @@
                   <a:cubicBezTo>
                     <a:pt x="143510" y="3319540"/>
                     <a:pt x="0" y="3146820"/>
                     <a:pt x="0" y="2962670"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="0" y="2952510"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="2499120"/>
                     <a:pt x="989330" y="1860310"/>
                     <a:pt x="2310130" y="1424700"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill>
               <a:blip r:embed="rId3"/>
               <a:stretch>
                 <a:fillRect l="-17633" r="-28962"/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr/>
+            <a:bodyPr rtlCol="0"/>
             <a:lstStyle/>
             <a:p>
+              <a:pPr rtl="0"/>
               <a:endParaRPr lang="en-IE"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="2727509"/>
             <a:ext cx="9990282" cy="6645592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:rPr lang="ga" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>On Safer Internet Day, let’s take time to:</a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>Ar Lá le haghaidh Idirlíon níos Sábháilte, glacaimis am chun an méid seo a leanas a dhéanamh:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200" b="1">
+            <a:endParaRPr lang="en-US" sz="3200" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans Bold"/>
               <a:ea typeface="DM Sans Bold"/>
               <a:cs typeface="DM Sans Bold"/>
               <a:sym typeface="DM Sans Bold"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Understand what AI chatbots are and how they work.  </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t>Tuiscint a fháil ar bhotaí comhrá IS agus an dóigh a n-oibríonn siad.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Recognise the risks and benefits of using AI chatbots.  </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t>Na rioscaí agus na buntáistí a bhaineann le botaí comhrá IS a úsáid a aithint.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Explore the features of AI chatbot design and the risks and limitations of interacting with these tools.  </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t>Gnéithe a bhaineann le dearadh bota comhrá IS agus na rioscaí agus srianta a bhaineann le hidirghníomhú leis na huirlisí sin a phlé.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Develop strategies to safely and responsibly use AI tools. </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>Straitéisí a fhorbairt chun uirlisí IS a úsáid go sábháilte agus go freagrach. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4625"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7063473" y="805564"/>
-            <a:ext cx="10768869" cy="1283970"/>
+            <a:ext cx="10768869" cy="1874616"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r">
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="5600"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5000" b="1">
+              <a:rPr lang="ga" sz="4100" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Safer Internet Day 2026</a:t>
-[...3 lines deleted...]
-            <a:pPr algn="r">
+              <a:t>Lá le haghaidh Idirlíon níos Sábháilte 2026</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4480"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" b="1">
+              <a:rPr lang="ga" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="38B6FF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>AI Aware: Safe, Smart and in Control</a:t>
+              <a:t>Feasach ar IS: Sábháilte, Cliste agus i gCeannas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F9F7F0"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -10304,53 +10408,54 @@
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Group 3"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="11018982" y="2806252"/>
             <a:ext cx="6425827" cy="6282687"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="6328410" cy="6187440"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="4" name="Freeform 4"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
@@ -10450,238 +10555,239 @@
                   <a:cubicBezTo>
                     <a:pt x="143510" y="3319540"/>
                     <a:pt x="0" y="3146820"/>
                     <a:pt x="0" y="2962670"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="0" y="2952510"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="2499120"/>
                     <a:pt x="989330" y="1860310"/>
                     <a:pt x="2310130" y="1424700"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill>
               <a:blip r:embed="rId3"/>
               <a:stretch>
                 <a:fillRect r="-35189"/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr/>
+            <a:bodyPr rtlCol="0"/>
             <a:lstStyle/>
             <a:p>
+              <a:pPr rtl="0"/>
               <a:endParaRPr lang="en-IE"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="3833812"/>
             <a:ext cx="9309523" cy="4670742"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="5250"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4200" b="1">
+              <a:rPr lang="ga" sz="4200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Let’s Brainstorm:</a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>Bímis seisiún tobsmaointeoireachta againn:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="5250"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4200">
+              <a:rPr lang="ga" sz="4200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Where have you seen or used a chatbot?   </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>Cá háit a bhfaca tú nó ar úsáid tú bota comhrá?   </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="4200">
+            <a:endParaRPr lang="en-US" sz="4200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4625"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4625"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7519131" y="1057275"/>
-            <a:ext cx="9925678" cy="635254"/>
+            <a:off x="5029200" y="1076616"/>
+            <a:ext cx="12909339" cy="632481"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4928"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4400" b="1">
+              <a:rPr lang="ga" sz="4400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>AI Aware: Safe, Smart and in Control</a:t>
+              <a:t>Feasach ar IS: Sábháilte, Cliste agus i gCeannas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F9F7F0"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -10721,554 +10827,555 @@
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="740279" y="1967223"/>
-            <a:ext cx="16704530" cy="11047730"/>
+            <a:ext cx="16704530" cy="11216468"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="582932" lvl="1" indent="-291466" algn="l">
+            <a:pPr marL="582932" lvl="1" indent="-291466" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="3375"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2700">
+              <a:rPr lang="ga" sz="2500" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>An AI chatbot is a generative intelligence AI system that can</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2700" b="1">
+              <a:t>Is córas IS intleachta giniúnaí é bota comhrá IS atá in ann </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2500" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t> simulate conversation</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2700">
+              <a:t>comhrá a spreagadh</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2500" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t> with humans using a </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2700" b="1">
+              <a:t> le daoine trí </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2500" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Large Language Model (LLM)</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2700">
+              <a:t>Shamhail Mhór Teanga</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2500" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t> trained on vast amounts of data e.g., text from books, websites, and online chats. </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="582932" lvl="1" indent="-291466" algn="l">
+              <a:t> a úsáid a oiltear ar mhéideanna ollmhóra sonraí m.sh., téacs ó leabhair, suíomhanna gréasáin, agus comhráite ar líne. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="582932" lvl="1" indent="-291466" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="3375"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2700">
+              <a:rPr lang="ga" sz="2500" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>The chatbot is exposed to </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2700" b="1">
+              <a:t>Feiceann an bota comhrá </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2500" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>patterns in language</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2700">
+              <a:t>patrúin sa teanga</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2500" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t> and through an intensive computing process requiring massive resources and power, builds a model of how words tend to be used in relation to one another. Simply put, it learns by associating words (and parts of words) with meanings based on how it has seen them used in texts. </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="582932" lvl="1" indent="-291466" algn="l">
+              <a:t> agus trí phróiseas ríomhaireachta dian ina bhfuil cumhacht agus acmhainní ar bith ag teastáil, tógann sé samhail ar conas a úsáidtear focail i dtaca lena chéile go hiondúil. Lena rá go simplí, foghlaimíonn sé trí fhocail a cheangal (agus codanna d’fhocail) le bríonna bunaithe ar an gcomhthéacs a úsáideadh iad i dtéacsanna atá feicthe aige cheana. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="582932" lvl="1" indent="-291466" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="3375"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2700">
+              <a:rPr lang="ga" sz="2500" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>When you type a “prompt", the AI chatbot can usually understand what you’re requesting from it and it begins to produce a relevant response. It then continues to</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2700" b="1">
+              <a:t>Nuair a chlóscríobhann tú “leid”, is féidir leis an mbota comhrá IS an méid atá á iarraidh agat a thuiscint agus tosaíonn sé freagra ábhartha a thabhairt. Ansin leanann sé ar aghaidh </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2500" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t> predict what words are most likely to come next</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2700">
+              <a:t>na chéad fhocail eile is dóchúla</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2500" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t> as it composes sentences to reply to you, based on those patterns it has learned from. </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="582932" lvl="1" indent="-291466" algn="l">
+              <a:t> a thuar de réir mar a chumann sé abairtí chun tú a fhreagairt, bunaithe ar na patrúin sin ónar fhoghlaim sé. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="582932" lvl="1" indent="-291466" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="3375"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2700">
+              <a:rPr lang="ga" sz="2500" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>That’s </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2700" b="1">
+              <a:t>Is é sin an </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2500" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>how it creates</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2700">
+              <a:t>dóigh a chruthaíonn</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2500" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2700" b="1">
+              <a:rPr lang="ga" sz="2500" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>human-like answers</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2700">
+              <a:t>sé freagraí mar a bheadh duine ann</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2500" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t> by choosing a likely next word, again and again, very quickly it can usually compose a relevant and sensible reply. </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="582932" lvl="1" indent="-291466" algn="l">
+              <a:t>, tríd an chéad fhocal eile is dóchúla a roghnú arís agus arís eile, is iondúil gur féidir leis freagra ábhartha agus ciallmhar a chumadh go han-tapa. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="582932" lvl="1" indent="-291466" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="3375"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2700">
+              <a:rPr lang="ga" sz="2500" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>These tools can’t “understand” or “think” in a human sense, but they’re very good at replicating language patterns and are able to answer in a conversational pattern. </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="582932" lvl="1" indent="-291466" algn="l">
+              <a:t>Ní féidir leis na huirlisí seo “smaoineamh” nó “a thuiscint” mar a bheadh duine ann, ach athchruthaíonn siad patrúin teanga go han-mhaith agus tá siad in ann a fhreagairt i bpatrún comhráiteach. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="582932" lvl="1" indent="-291466" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="3375"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2700">
+              <a:rPr lang="ga" sz="2500" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>AI chatbots are also </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2700" b="1">
+              <a:t>“Oiltear” botaí comhrá IS freisin chun </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2500" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>“trained” to have a positive and helpful tone</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2700">
+              <a:t>ton dearfach agus cabhrach a bheith acu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2500" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t> in responding to human prompts and conversation. It’s important to note that this can make their responses seem confident, accurate, and helpful – </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2700" b="1">
+              <a:t> agus iad ag freagairt ar leideanna daonna agus ar chomhrá. Is tábhachtach a thabhairt faoi deara go bhfuil siad in ann a chur in iúl go bhfuil na freagraí muiníneach, cruinn agus cabhrach – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2500" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>even when this might not be the case! </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="582932" lvl="1" indent="-291466" algn="l">
+              <a:t>fiú murar amhlaidh an scéal! </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="582932" lvl="1" indent="-291466" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="3375"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2700" b="1">
+              <a:rPr lang="ga" sz="2500" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Examples</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2700">
+              <a:t>Samplaí</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2500" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>: ChatGPT, Snapchat MyAI, Gemini, Copilot, Meta AI, etc. </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>: ChatGPT, Snapchat MyAI, Gemini, Copilot, Meta AI, srl. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="5250"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2700">
+            <a:endParaRPr lang="en-US" sz="2700" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2700">
+            <a:endParaRPr lang="en-US" sz="2700" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="ga" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4625"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4625"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7519131" y="652713"/>
             <a:ext cx="9925678" cy="635254"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r">
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4928"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4400" b="1">
+              <a:rPr lang="ga" sz="4400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>What is an AI Chatbot?</a:t>
+              <a:t>Cad is Bota Comhrá IS ann?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F9F7F0"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -11308,209 +11415,210 @@
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="605451" y="3822586"/>
             <a:ext cx="8538549" cy="4090861"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="669285" lvl="1" indent="-334642" algn="l">
+            <a:pPr marL="669285" lvl="1" indent="-334642" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4091"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3099" b="1">
+              <a:rPr lang="ga" sz="3099" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Watch:</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3099">
+              <a:t>Féach:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="3099" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3099" u="sng">
+              <a:rPr lang="ga" sz="3099" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
                 <a:hlinkClick r:id="rId3" tooltip="https://www.youtube.com/watch?v=kmDQQzOpHRo&amp;t=83s"/>
               </a:rPr>
-              <a:t>What are AI chatbots? | BBC Ideas</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3099">
+              <a:t>Cad is botaí comhrá IS ann | BBC Ideas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="3099" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>  </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="669285" lvl="1" indent="-334642" algn="l">
+            <a:pPr marL="669285" lvl="1" indent="-334642" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4091"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3099" b="1">
+              <a:rPr lang="ga" sz="3099" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>One Minute Paper: </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3099">
+              <a:t>Páipéar Nóiméad Amháin: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="3099" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>For one minute write down what stood out to you about how AI chatbots work in the video. </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="669285" lvl="1" indent="-334642" algn="l">
+              <a:t>Scríobh síos cad a sheas amach duit faoi conas a oibríonn botaí comhrá IS san fhíseán le haghaidh nóiméid. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="669285" lvl="1" indent="-334642" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4091"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3099" b="1">
+              <a:rPr lang="ga" sz="3099" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Note-Taking Pairs: </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3099">
+              <a:t>Breacadh Nótaí i mBeirteanna: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="3099" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Then compare notes with your partner and add one new fact you learned from each other.  </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>Ansin, cuir do nótaí i gcomparáid le do pháirtí agus cuir aon fhíric nua leis an méid d’fhoghlaim sibh óna chéile.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="3874"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3099">
+              <a:rPr lang="ga" sz="3099" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="4" name="Group 4"/>
           <p:cNvGrpSpPr>
             <a:grpSpLocks noChangeAspect="1"/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="9393378" y="2796696"/>
             <a:ext cx="8248682" cy="5766069"/>
@@ -11541,160 +11649,162 @@
                 <a:path w="12444730" h="6785610">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="12444730" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="12444730" y="6785610"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="6785610"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill>
               <a:blip r:embed="rId5"/>
               <a:stretch>
                 <a:fillRect t="-1351" b="-1351"/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr/>
+            <a:bodyPr rtlCol="0"/>
             <a:lstStyle/>
             <a:p>
+              <a:pPr rtl="0"/>
               <a:endParaRPr lang="en-IE"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="6" name="Freeform 6">
               <a:hlinkClick r:id="rId4" tooltip="https://www.youtube.com/watch?v=_TeA3w5_SOA"/>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="13081000" cy="9144000"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="13081000" h="9144000">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="13081000" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="13081000" y="9144000"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="9144000"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr/>
+            <a:bodyPr rtlCol="0"/>
             <a:lstStyle/>
             <a:p>
+              <a:pPr rtl="0"/>
               <a:endParaRPr lang="en-IE"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7760100" y="911113"/>
             <a:ext cx="10137400" cy="1431925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r">
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="5600"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5000" b="1">
+              <a:rPr lang="ga" sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>What are AI Chatbots </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="r">
+              <a:t>Cad is Botaí Comhrá IS ann </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="5600"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5000" b="1">
+              <a:rPr lang="ga" sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>and How Do They Work? </a:t>
+              <a:t>agus Conas a Oibríonn Siad? </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F9F7F0"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -11734,186 +11844,187 @@
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1047750" y="2885915"/>
             <a:ext cx="9716243" cy="2701607"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:rPr lang="ga" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Let’s Brainstorm:</a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>Bímis seisiún tobsmaointeoireachta againn:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200" b="1">
+            <a:endParaRPr lang="en-US" sz="3200" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans Bold"/>
               <a:ea typeface="DM Sans Bold"/>
               <a:cs typeface="DM Sans Bold"/>
               <a:sym typeface="DM Sans Bold"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4250"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3400">
+              <a:rPr lang="ga" sz="3400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>What’s one thing you love (benefits) and one thing you worry about (risks) with chatbots? </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>Cad é an rud is ansa leat (buntáistí) agus an imní is mó atá agat (rioscaí) maidir le botaí comhrá? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4875"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3400">
+            <a:endParaRPr lang="en-US" sz="3400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6801803" y="1057275"/>
-            <a:ext cx="10793021" cy="727075"/>
+            <a:off x="4688202" y="1045029"/>
+            <a:ext cx="13251425" cy="699807"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r">
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="5600"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5000" b="1">
+              <a:rPr lang="ga" sz="4400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Benefits &amp; Risks of Chatbots </a:t>
+              <a:t>Buntáistí &amp; Rioscaí a Bhaineann le Botaí Comhrá </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="5" name="Group 5"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="11775252" y="2404246"/>
             <a:ext cx="5996848" cy="6193812"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="6148070" cy="6350000"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="6" name="Freeform 6"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
@@ -12042,53 +12153,54 @@
                     <a:pt x="739190" y="1050620"/>
                     <a:pt x="903020" y="1201750"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="886510" y="517220"/>
                     <a:pt x="990650" y="54940"/>
                     <a:pt x="1211630" y="5410"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="1228140" y="1600"/>
                     <a:pt x="1244650" y="-940"/>
                     <a:pt x="1261160" y="330"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill>
               <a:blip r:embed="rId3"/>
               <a:stretch>
                 <a:fillRect l="-27448" r="-27448"/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr/>
+            <a:bodyPr rtlCol="0"/>
             <a:lstStyle/>
             <a:p>
+              <a:pPr rtl="0"/>
               <a:endParaRPr lang="en-IE"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F9F7F0"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -12129,297 +12241,298 @@
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1047750" y="2885915"/>
             <a:ext cx="9716243" cy="6645592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:rPr lang="ga" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Support Learning:</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>Tacú leis an bhfoghlaim:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t> It can explain tricky topics in a simpler way. </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t> Is féidir léi ábhair chasta a mhíniú ar bhealach níos simplí. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:rPr lang="ga" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Brainstorming:</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>Tobsmaointeoireacht:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t> Generating story ideas, or design inspiration. </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t> Smaointe scéalta, nó inspioráid dearaidh a spreagadh. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:rPr lang="ga" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Language learning: </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>Foghlaim teanga: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Practising new languages e.g., ask it to act as a French conversation partner. </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t>Teangacha nua a chleachtadh m.sh. is féidir leat iarraidh uirthi a bheith i do pháirtí comhrá Fraincise. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:rPr lang="ga" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>No judgement and learning at your own pace:</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>Níl aon bhreithiúnas ann agus foghlaimíonn tú ar do luas féin:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t> Asking questions as often as needed without feeling judged. </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t> Is féidir leat ceisteanna a chur chomh minic agus is mian leat agus ní thabharfar breithiúnas ort. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:rPr lang="ga" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Accessibility: </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>Inrochtaineacht: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Support for students with multiple needs. </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t>Tacaíocht do scoláirí a bhfuil riachtanais ar leith acu. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4625"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6801803" y="1057275"/>
-            <a:ext cx="10793021" cy="727075"/>
+            <a:off x="5715001" y="1057275"/>
+            <a:ext cx="11879824" cy="727075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r">
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="5600"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5000" b="1">
+              <a:rPr lang="ga" sz="5000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Benefits of Chatbots </a:t>
+              <a:t>Buntáistí a bhaineann le Botaí Comhrá </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="5" name="Group 5"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="11541104" y="2864587"/>
             <a:ext cx="6039568" cy="5905032"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="6328410" cy="6187440"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="6" name="Freeform 6"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
@@ -12519,53 +12632,54 @@
                   <a:cubicBezTo>
                     <a:pt x="143510" y="3319540"/>
                     <a:pt x="0" y="3146820"/>
                     <a:pt x="0" y="2962670"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="0" y="2952510"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="2499120"/>
                     <a:pt x="989330" y="1860310"/>
                     <a:pt x="2310130" y="1424700"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill>
               <a:blip r:embed="rId3"/>
               <a:stretch>
                 <a:fillRect l="-10182" r="-36413"/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr/>
+            <a:bodyPr rtlCol="0"/>
             <a:lstStyle/>
             <a:p>
+              <a:pPr rtl="0"/>
               <a:endParaRPr lang="en-IE"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F9F7F0"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -12606,530 +12720,531 @@
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="3659502" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="809124"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr rtl="0"/>
             <a:endParaRPr lang="en-IE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="904124" y="2337202"/>
-            <a:ext cx="16479753" cy="8664892"/>
+            <a:ext cx="16479753" cy="9280041"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:rPr lang="ga" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Misinformation: </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>Mífhaisnéis: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Gen AI can “</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:t>Is féidir le hIntleacht Shaorga Ghiniúnach “</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>hallucinate”</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>siabhránú”</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t> or make things up. It can confidently give you wrong or outdated facts, sources or quotes. </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t> nó rudaí a chumadh. Is féidir léi fíricí, foinsí nó sleachta contráilte nó as dáta a thabhairt duit. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:rPr lang="ga" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Bias &amp; Unfairness:</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>Claonadh &amp; Éagóir:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t> Because AI learns from human data, it can repeat </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:t> Foghlaimíonn IS ó shonraí daoine agus dá bharr sin, is féidir léi </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>stereotypes or one-sided views</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>steiréitíopaí nó tuairimí leataobhacha</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t> (e.g., sexist or racist patterns in its training data). </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t> a athrá (m.sh., patrúin ghnéasaíocha nó chiníocha ina sonraí oiliúna). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:rPr lang="ga" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Privacy:</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>Príobháideacht:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t> In most cases, everything you type can be </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:t> I bhformhór cásanna, is féidir le gach rud a chlóscríobhann tú a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>stored</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>stóráil</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t> and used to</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:t> agus a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t> train future AI models</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>úsáid</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t> - avoid sharing personal or sensitive information. </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t> chun samhlacha IS na todhchaí a oiliúint - ná roinn faisnéis phearsanta ná íogair. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:rPr lang="ga" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Intellectual Property: </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>Maoin Intleachtúil: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>The data or information such as artworks, writings, and music used to train Gen AI often came from real people </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:t>Is minic gur tháinig na sonraí nó faisnéis amhail saothair ealaíne, scríbhinní agus ceol a úsáidtear chun IS Giniúnach a oiliúint ó dhaoine san fhíorshaol </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>without their permission</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>gan cead a fháil uathu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>.   </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:rPr lang="ga" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Power and Influence:</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>Cumhacht agus Tionchar:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t> Most generative AI tools are owned by a small group of extremely wealthy U.S. based tech companies, giving them lots of</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:t> Tá formhór na n-uirlisí don IS giniúnach ag grúpa beaga comhlachtaí teicneolaíochta an-saibhir bunaithe sna Stáit Aonraithe, rud a thugann </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t> power and control over what we see </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>an-chumhacht agus an-smacht ar cad a fheicimid</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>and how these tools are designed and trained to behave. </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l">
+              <a:t> agus conas a dheartar agus a oiltear na huirlisí seo. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="690890" lvl="1" indent="-345445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:rPr lang="ga" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Oversharing: </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t>Ró-Roinnt: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>Chatting with AI chatbots can feel like chatting to what </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" b="1">
+              <a:t>Níl mórán difear idir a bheith ag labhairt le botaí comhrá IS agus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>seems to be a real person</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+              <a:t> le duine san fhíorshaol</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ga" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t> – even a good friend - and this could cause you to share too much personal information. </a:t>
-[...3 lines deleted...]
-            <a:pPr algn="l">
+              <a:t> – fiú dlúthchara – agus d’fhéadfá an iomarca faisnéise pearsanta a roinnt dá bharr sin. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="4625"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200">
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000001"/>
               </a:solidFill>
               <a:latin typeface="DM Sans"/>
               <a:ea typeface="DM Sans"/>
               <a:cs typeface="DM Sans"/>
               <a:sym typeface="DM Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7246477" y="706187"/>
-            <a:ext cx="10137400" cy="727075"/>
+            <a:off x="5791200" y="706187"/>
+            <a:ext cx="11592677" cy="727075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r">
+            <a:pPr algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPts val="5600"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5000" b="1">
+              <a:rPr lang="ga" sz="5000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000001"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans Bold"/>
                 <a:ea typeface="DM Sans Bold"/>
                 <a:cs typeface="DM Sans Bold"/>
                 <a:sym typeface="DM Sans Bold"/>
               </a:rPr>
-              <a:t>Risks of Chatbots  </a:t>
+              <a:t>Rioscaí a bhaineann le Botaí Comhrá  </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -13384,89 +13499,89 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1683</Words>
-  <Application>Microsoft Office PowerPoint</Application>
+  <Words>2007</Words>
+  <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
   <Paragraphs>132</Paragraphs>
   <Slides>20</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="29" baseType="lpstr">
+      <vt:lpstr>DM Sans</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>DM Sans Italics</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>DM Sans Bold</vt:lpstr>
-      <vt:lpstr>DM Sans</vt:lpstr>
-      <vt:lpstr>DM Sans Italics</vt:lpstr>
       <vt:lpstr>Bobby Jones</vt:lpstr>
-      <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Canva Sans Bold</vt:lpstr>
       <vt:lpstr>Canva Sans</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>